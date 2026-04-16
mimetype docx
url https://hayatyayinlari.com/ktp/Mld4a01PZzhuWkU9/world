--- v2 (2026-02-13)
+++ v3 (2026-04-16)
@@ -119,51 +119,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alt Başlık: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aşkın Kördüğüm Hâli</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tür Serisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman/Edebiyat</w:t>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cilt Bilgisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitap Dili: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
@@ -190,50 +190,64 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">İç Sayfa: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOLMEN SB 65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL  230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>