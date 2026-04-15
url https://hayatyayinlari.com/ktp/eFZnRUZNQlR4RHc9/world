--- v2 (2026-02-18)
+++ v3 (2026-04-15)
@@ -105,51 +105,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yazar Adı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mehmet Hilmi Aygün</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tür Serisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8+ Yaş/Çocuk</w:t>
+              <w:t xml:space="preserve">0-3 Yaş/Çocuk</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cilt Bilgisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amerikan cilt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitap Dili: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
@@ -176,50 +176,64 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">İç Sayfa: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">kitap kağıdı Renkli 110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bristol Amerikan cilt 230 gr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">parlak selefon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>