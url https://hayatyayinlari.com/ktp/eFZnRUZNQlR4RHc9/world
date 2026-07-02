--- v3 (2026-04-15)
+++ v4 (2026-07-02)
@@ -273,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786256437029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">100,00 TL</w:t>
+              <w:t xml:space="preserve">150,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yayın Yönetmeni: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elif Tokkal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>