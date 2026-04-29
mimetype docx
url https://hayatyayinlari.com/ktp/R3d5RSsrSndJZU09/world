--- v0 (2026-01-29)
+++ v1 (2026-04-29)
@@ -119,177 +119,219 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alt Başlık: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“İnsan bir harf olur  ve kelime olmayı  bekler.”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cilt Bilgisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMERİKAN</w:t>
+              <w:t xml:space="preserve">Amerikan Cilt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitap Dili: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Türkçe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eser Tipi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orjinal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">İç Sayfa: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. HAMUR CMYK 60</w:t>
+              <w:t xml:space="preserve">Avrupa kitap kağıdı Tek renk 60 gr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
+              <w:t xml:space="preserve">Bristol Amerikan Cilt 230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sayfa Sayısı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">0</w:t>
+              <w:t xml:space="preserve">264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitap Boyutları: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">135 X 210 mm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786051516158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">330,00 TL</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yayın Koordinatörü: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erol Şahnacı</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editör: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recep Fatih Şafak</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recep Fatih Şafak</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mizanpajcı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>