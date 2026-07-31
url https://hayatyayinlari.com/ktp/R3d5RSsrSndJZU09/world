--- v1 (2026-04-29)
+++ v2 (2026-07-31)
@@ -259,51 +259,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786051516158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">330,00 TL</w:t>
+              <w:t xml:space="preserve">380,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yayın Koordinatörü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erol Şahnacı</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>