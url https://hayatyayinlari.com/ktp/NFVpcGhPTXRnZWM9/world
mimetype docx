--- v0 (2026-05-15)
+++ v1 (2026-06-29)
@@ -231,93 +231,121 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sayfa Sayısı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">0</w:t>
+              <w:t xml:space="preserve">96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitap Boyutları: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">135 X 210 mm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786254471711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">150,00 TL</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yayın Koordinatörü: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erol Şahnacı</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editör: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recep Fatih Şafak</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recep Fatih Şafak</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mizanpajcı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>