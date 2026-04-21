--- v2 (2026-01-20)
+++ v3 (2026-04-21)
@@ -176,50 +176,64 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">İç Sayfa: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOLMEN 1+1 65 GR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRİSTOL AMERİKAN 230 GR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELOFAN</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>