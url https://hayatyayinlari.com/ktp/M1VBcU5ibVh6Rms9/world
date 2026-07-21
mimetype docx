--- v3 (2026-04-21)
+++ v4 (2026-07-21)
@@ -273,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786051515526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">250,00 TL</w:t>
+              <w:t xml:space="preserve">300,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sevgi  Yıldırım (Korkut)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mizanpajcı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>